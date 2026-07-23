--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -88,51 +88,75 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23D1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ai sensi degli artt. 46 e 47 del D.P.R. n. 445/2000, il sottoscritto </w:t>
             </w:r>
             <w:r w:rsidRPr="00A23D1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">……………………………………. </w:t>
+              <w:t>………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A23D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A23D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A23D1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. nato a ………………………… il </w:t>
             </w:r>
             <w:r w:rsidRPr="00A23D1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56DB753D" wp14:editId="3C2D82F9">
                   <wp:extent cx="1336040" cy="135255"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -196,51 +220,71 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…………………………………….</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23D1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (di seguito “Soggetto Richiedente”) iscritta al Registro delle Imprese </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_Hlk38217002"/>
             <w:r w:rsidRPr="00A23D1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">con CF …….…………………, costituita in data  </w:t>
+              <w:t xml:space="preserve">con CF </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A23D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A23D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">…………………, costituita in data  </w:t>
             </w:r>
             <w:r w:rsidRPr="00A23D1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39065B75" wp14:editId="43EF588B">
                   <wp:extent cx="1333500" cy="133350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="59" name="Immagine 59"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Immagine 9"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -394,88 +438,124 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="142" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23D1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>impresa autonoma</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23D1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>: se l’impresa richiedente è completamente indipendente o ha una o più partecipazioni di minoranza (ciascuna inferiore al 25 %) con altre imprese (cfr art. 3 comma 2 DM 18/04/2005);</w:t>
+              <w:t>: se l’impresa richiedente è completamente indipendente o ha una o più partecipazioni di minoranza (ciascuna inferiore al 25 %) con altre imprese (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A23D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>cfr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A23D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> art. 3 comma 2 DM 18/04/2005);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D34081D" w14:textId="77777777" w:rsidR="009D6ED2" w:rsidRPr="00A23D1F" w:rsidRDefault="009D6ED2" w:rsidP="009D6ED2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="142" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23D1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>impresa associata</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23D1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>: se l’impresa richiedente detiene, anche congiuntamente con altre imprese collegate, una partecipazione uguale o superiore al 25 % e inferiore o uguale al 50% del capitale o dei diritti di voto di un’altra impresa e/o un’altra impresa detiene una partecipazione uguale o superiore al 25 % e inferiore o uguale al 50% nell’impresa richiedente (cfr art. 3 DM 18/04/2005).</w:t>
+              <w:t>: se l’impresa richiedente detiene, anche congiuntamente con altre imprese collegate, una partecipazione uguale o superiore al 25 % e inferiore o uguale al 50% del capitale o dei diritti di voto di un’altra impresa e/o un’altra impresa detiene una partecipazione uguale o superiore al 25 % e inferiore o uguale al 50% nell’impresa richiedente (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A23D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>cfr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A23D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> art. 3 DM 18/04/2005).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2027F284" w14:textId="77777777" w:rsidR="009D6ED2" w:rsidRPr="00A23D1F" w:rsidRDefault="009D6ED2" w:rsidP="00106FF3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23D1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>La quota del 25% può essere raggiunta o superata senza determinare la qualifica di associate qualora siano presenti le categorie di investitori di seguito elencate, a condizione che gli stessi investitori non siano individualmente o congiuntamente collegati all’impresa richiedente:</w:t>
             </w:r>
@@ -620,51 +700,69 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="142" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23D1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Impresa collegata</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23D1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>: se l’impresa richiedente dispone di una partecipazione maggioritaria (maggiore del 50%) o comunque della maggioranza dei voti esercitabili in assemblea tale da detenere il controllo sulla gestione di un’altra impresa e/o un’altra impresa detiene una partecipazione come sopra descritta nell’impresa richiedente (cfr art. 3 DM 18/04/2005); Il collegamento tra due imprese può determinarsi anche attraverso una persona fisica o un gruppo di persone fisiche che agiscono di concerto, purché si verifichino contemporaneamente le seguenti condizioni:</w:t>
+              <w:t>: se l’impresa richiedente dispone di una partecipazione maggioritaria (maggiore del 50%) o comunque della maggioranza dei voti esercitabili in assemblea tale da detenere il controllo sulla gestione di un’altra impresa e/o un’altra impresa detiene una partecipazione come sopra descritta nell’impresa richiedente (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A23D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>cfr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A23D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> art. 3 DM 18/04/2005); Il collegamento tra due imprese può determinarsi anche attraverso una persona fisica o un gruppo di persone fisiche che agiscono di concerto, purché si verifichino contemporaneamente le seguenti condizioni:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51EC4973" w14:textId="77777777" w:rsidR="009D6ED2" w:rsidRPr="00A23D1F" w:rsidRDefault="009D6ED2" w:rsidP="009D6ED2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1080"/>
                 <w:tab w:val="num" w:pos="426"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="426" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -1326,51 +1424,87 @@
           <w:p w14:paraId="1565AA05" w14:textId="77777777" w:rsidR="009D6ED2" w:rsidRPr="00A23D1F" w:rsidRDefault="009D6ED2" w:rsidP="009D6ED2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="142" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23D1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">per le imprese esonerate dalla tenuta della contabilità ordinaria e/o dalla redazione del bilancio, le predette informazioni sono desunte, per quanto riguarda il fatturato, dall’ultima dichiarazione dei redditi presentata e, per quanto riguarda l’attivo patrimoniale, sulla base del prospetto delle attività e delle passività redatto con i criteri di cui al DPR n. 689/74 ed in conformità agli art. 2423 e seguenti del codice civile. Il dato relativo all’attivo patrimoniale non è necessario qualora i dati relativi agli occupati e al fatturato siano sufficienti a determinare la dimensione dell’impresa; </w:t>
+              <w:t xml:space="preserve">per le imprese esonerate dalla tenuta della contabilità ordinaria e/o dalla redazione del bilancio, le </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A23D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>predette</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A23D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informazioni sono desunte, per quanto riguarda il fatturato, dall’ultima dichiarazione dei redditi presentata e, per quanto riguarda l’attivo patrimoniale, sulla base del prospetto delle attività e delle passività redatto con i criteri di cui al DPR n. 689/74 ed in conformità agli art. 2423 e seguenti del </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A23D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>codice civile</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A23D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Il dato relativo all’attivo patrimoniale non è necessario qualora i dati relativi agli occupati e al fatturato siano sufficienti a determinare la dimensione dell’impresa; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="783848FF" w14:textId="77777777" w:rsidR="009D6ED2" w:rsidRPr="00A23D1F" w:rsidRDefault="009D6ED2" w:rsidP="009D6ED2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="142" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23D1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -1735,50 +1869,51 @@
               <w:gridCol w:w="220"/>
               <w:gridCol w:w="220"/>
             </w:tblGrid>
             <w:tr w:rsidR="00A23D1F" w:rsidRPr="00A23D1F" w14:paraId="515DCC26" w14:textId="77777777" w:rsidTr="00106FF3">
               <w:trPr>
                 <w:trHeight w:val="315"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="220" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="00EBB86D" w14:textId="77777777" w:rsidR="009D6ED2" w:rsidRPr="00A23D1F" w:rsidRDefault="009D6ED2" w:rsidP="00106FF3">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00A23D1F">
+                    <w:lastRenderedPageBreak/>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="220" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="6E0ED60E" w14:textId="77777777" w:rsidR="009D6ED2" w:rsidRPr="00A23D1F" w:rsidRDefault="009D6ED2" w:rsidP="00106FF3">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00A23D1F">
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
@@ -5309,848 +5444,115 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="221B168F" w14:textId="77777777" w:rsidR="009D6ED2" w:rsidRPr="00A23D1F" w:rsidRDefault="009D6ED2" w:rsidP="009D6ED2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="043D3755" w14:textId="77777777" w:rsidR="009D6ED2" w:rsidRPr="00A23D1F" w:rsidRDefault="009D6ED2" w:rsidP="009D6ED2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B806104" w14:textId="77777777" w:rsidR="009D6ED2" w:rsidRPr="00A23D1F" w:rsidRDefault="009D6ED2" w:rsidP="009D6ED2">
-[...742 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="2CBA145F" w14:textId="77777777" w:rsidR="009D6ED2" w:rsidRPr="00A23D1F" w:rsidRDefault="009D6ED2" w:rsidP="009D6ED2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79AC516E" w14:textId="77777777" w:rsidR="009D6ED2" w:rsidRPr="00A23D1F" w:rsidRDefault="009D6ED2" w:rsidP="009D6ED2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk148710080"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk148710080"/>
     </w:p>
     <w:p w14:paraId="62BCEFC1" w14:textId="77777777" w:rsidR="009D6ED2" w:rsidRPr="00A23D1F" w:rsidRDefault="009D6ED2" w:rsidP="009D6ED2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23D1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Luogo</w:t>
       </w:r>
       <w:r w:rsidRPr="00A23D1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>_________________  Data</w:t>
+        <w:t>________________</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A23D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_  Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A23D1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>_________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0546B6A1" w14:textId="77777777" w:rsidR="009D6ED2" w:rsidRPr="00A23D1F" w:rsidRDefault="009D6ED2" w:rsidP="009D6ED2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04D8E71A" w14:textId="77777777" w:rsidR="009D6ED2" w:rsidRPr="00A23D1F" w:rsidRDefault="009D6ED2" w:rsidP="009D6ED2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
@@ -6183,77 +5585,77 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3334E8AA" w14:textId="77777777" w:rsidR="009D6ED2" w:rsidRPr="00A23D1F" w:rsidRDefault="009D6ED2" w:rsidP="009D6ED2">
       <w:pPr>
         <w:pStyle w:val="CM8"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="7788" w:hanging="7787"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23D1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>FIRMA DIGITALE</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="752AAD22" w14:textId="77777777" w:rsidR="00D248E8" w:rsidRPr="00A23D1F" w:rsidRDefault="00D248E8"/>
     <w:sectPr w:rsidR="00D248E8" w:rsidRPr="00A23D1F">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EC1C524" w14:textId="77777777" w:rsidR="006C2B0B" w:rsidRDefault="006C2B0B" w:rsidP="009D6ED2">
+    <w:p w14:paraId="25D01B2D" w14:textId="77777777" w:rsidR="005C1386" w:rsidRDefault="005C1386" w:rsidP="009D6ED2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B3F1B25" w14:textId="77777777" w:rsidR="006C2B0B" w:rsidRDefault="006C2B0B" w:rsidP="009D6ED2">
+    <w:p w14:paraId="51953F70" w14:textId="77777777" w:rsidR="005C1386" w:rsidRDefault="005C1386" w:rsidP="009D6ED2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6266,51 +5668,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
-    <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DC55D3F" w14:textId="77777777" w:rsidR="00DF5FA3" w:rsidRDefault="00DF5FA3">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
@@ -6360,61 +5761,61 @@
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="252F4665" w14:textId="77777777" w:rsidR="00DF5FA3" w:rsidRDefault="00DF5FA3">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F8973F3" w14:textId="69F38974" w:rsidR="009D6ED2" w:rsidRDefault="009D6ED2">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7416AF06" w14:textId="77777777" w:rsidR="006C2B0B" w:rsidRDefault="006C2B0B" w:rsidP="009D6ED2">
+    <w:p w14:paraId="1D09047B" w14:textId="77777777" w:rsidR="005C1386" w:rsidRDefault="005C1386" w:rsidP="009D6ED2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7474002D" w14:textId="77777777" w:rsidR="006C2B0B" w:rsidRDefault="006C2B0B" w:rsidP="009D6ED2">
+    <w:p w14:paraId="0411D919" w14:textId="77777777" w:rsidR="005C1386" w:rsidRDefault="005C1386" w:rsidP="009D6ED2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="156FB989" w14:textId="77777777" w:rsidR="009D6ED2" w:rsidRPr="007F1EDC" w:rsidRDefault="009D6ED2" w:rsidP="009D6ED2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1EDC">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:sz w:val="16"/>
@@ -7500,93 +6901,97 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1027802163">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D6ED2"/>
+    <w:rsid w:val="000011CD"/>
     <w:rsid w:val="00010051"/>
     <w:rsid w:val="00052C9B"/>
     <w:rsid w:val="000616A7"/>
     <w:rsid w:val="00131F89"/>
     <w:rsid w:val="001617E1"/>
     <w:rsid w:val="00174F53"/>
     <w:rsid w:val="001755D7"/>
     <w:rsid w:val="001A15E7"/>
     <w:rsid w:val="002D2B99"/>
     <w:rsid w:val="004B6EBA"/>
     <w:rsid w:val="004F3F20"/>
     <w:rsid w:val="00535EDA"/>
     <w:rsid w:val="00535F44"/>
     <w:rsid w:val="005B03F7"/>
+    <w:rsid w:val="005C1386"/>
     <w:rsid w:val="00616C59"/>
     <w:rsid w:val="006A68F7"/>
     <w:rsid w:val="006C2B0B"/>
     <w:rsid w:val="00705C2F"/>
     <w:rsid w:val="00797964"/>
+    <w:rsid w:val="007D6C5B"/>
     <w:rsid w:val="008071BF"/>
     <w:rsid w:val="00825166"/>
     <w:rsid w:val="00845F5A"/>
     <w:rsid w:val="00864F0E"/>
     <w:rsid w:val="0098750B"/>
     <w:rsid w:val="009C0EC1"/>
     <w:rsid w:val="009D6ED2"/>
     <w:rsid w:val="009F59A9"/>
     <w:rsid w:val="00A23D1F"/>
     <w:rsid w:val="00A60170"/>
     <w:rsid w:val="00AA5DF0"/>
     <w:rsid w:val="00AA68B0"/>
     <w:rsid w:val="00AB58DC"/>
     <w:rsid w:val="00B26D4D"/>
     <w:rsid w:val="00B5349C"/>
     <w:rsid w:val="00B97871"/>
     <w:rsid w:val="00BA74D1"/>
     <w:rsid w:val="00BD334C"/>
     <w:rsid w:val="00C268E0"/>
     <w:rsid w:val="00C459F7"/>
     <w:rsid w:val="00D248E8"/>
     <w:rsid w:val="00DB0272"/>
     <w:rsid w:val="00DF5FA3"/>
     <w:rsid w:val="00E664C7"/>
     <w:rsid w:val="00F04D0E"/>
@@ -8816,98 +8221,123 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="8a7b9350-c968-4981-9d83-fb5f969cfbdd" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="8a7b9350-c968-4981-9d83-fb5f969cfbdd">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69980D41-DF6A-44AB-87E5-DE989CAE5A49}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5A8493D-13D2-4B1F-AA0E-CB88122426C7}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0402C457-79DE-44B8-B565-25AE5FAF4DCC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BEC12EE-FC95-4C3C-A587-338117134A8B}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29E63D18-3FC7-4140-9F91-ABC31960D7B2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E73B41E-3B51-47DB-A4BE-5484066BB40B}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1944</Words>
-  <Characters>11085</Characters>
+  <Words>1790</Words>
+  <Characters>10205</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>85</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13003</CharactersWithSpaces>
+  <CharactersWithSpaces>11972</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Luigi Solazzo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008F77520A5EE4194AAE0E9CCDF0F10380</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>9183400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>